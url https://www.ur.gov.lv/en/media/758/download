--- v0 (2026-05-11)
+++ v1 (2026-11-08)
@@ -1,49 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="10915" w:type="dxa"/>
         <w:tblInd w:w="-1281" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10915"/>
       </w:tblGrid>
       <w:tr w:rsidR="008E0184" w:rsidRPr="00BB4658" w14:paraId="12D175D8" w14:textId="77777777" w:rsidTr="00C44D76">
         <w:trPr>
@@ -549,184 +554,179 @@
             </w:pPr>
             <w:r w:rsidRPr="00BB4658">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>INFORMĀCIJAS PIEPRASĪTĀJS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F22EA0" w:rsidRPr="00BB4658" w14:paraId="39B256C3" w14:textId="77777777" w:rsidTr="004225D6">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="288C8366" w14:textId="77777777" w:rsidR="00F22EA0" w:rsidRPr="00BB4658" w:rsidRDefault="00F22EA0" w:rsidP="006914F6">
+          <w:p w14:paraId="288C8366" w14:textId="08F4BEB0" w:rsidR="00F22EA0" w:rsidRPr="00BB4658" w:rsidRDefault="00F22EA0" w:rsidP="006914F6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB4658">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Nosaukums/</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="17421F6E" w14:textId="1460DF6D" w:rsidR="00F22EA0" w:rsidRPr="00BB4658" w:rsidRDefault="00F22EA0" w:rsidP="006914F6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB4658">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Vārds, uzvārds</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6237" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="38C6B248" w14:textId="65B5A0B4" w:rsidR="00F22EA0" w:rsidRPr="002513D4" w:rsidRDefault="002513D4" w:rsidP="00F27360">
+          <w:p w14:paraId="38C6B248" w14:textId="2BD25596" w:rsidR="00F22EA0" w:rsidRPr="002513D4" w:rsidRDefault="002513D4" w:rsidP="00F27360">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="3" w:name="Text1"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:noProof/>
+            <w:r w:rsidR="00C1239A">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:noProof/>
+            <w:r w:rsidR="00C1239A">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:noProof/>
+            <w:r w:rsidR="00C1239A">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:noProof/>
+            <w:r w:rsidR="00C1239A">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:noProof/>
+            <w:r w:rsidR="00C1239A">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F22EA0" w:rsidRPr="00BB4658" w14:paraId="02A5A14F" w14:textId="77777777" w:rsidTr="004225D6">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
@@ -1413,75 +1413,76 @@
             </w:r>
             <w:r w:rsidR="00E10311">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EF2938" w:rsidRPr="00BB4658" w14:paraId="67FB2B5C" w14:textId="77777777" w:rsidTr="004225D6">
         <w:trPr>
           <w:trHeight w:val="634"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="34B74830" w14:textId="1E1222CF" w:rsidR="00EF2938" w:rsidRPr="007D7E25" w:rsidRDefault="00000000" w:rsidP="00BF220D">
+          <w:p w14:paraId="34B74830" w14:textId="6340567D" w:rsidR="00EF2938" w:rsidRPr="007D7E25" w:rsidRDefault="00F50EE7" w:rsidP="00BF220D">
             <w:pPr>
               <w:ind w:firstLine="461"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="857546976"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2611" w14:font="Aptos Narrow"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00CC71B0">
+                <w:r w:rsidR="00F803D9">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Tahoma" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00CC71B0" w:rsidRPr="0007200B">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00EF2938" w:rsidRPr="0007200B">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
@@ -1870,73 +1871,74 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="7"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002F7168" w:rsidRPr="0082123E" w14:paraId="554E22D9" w14:textId="77777777" w:rsidTr="004225D6">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="219514F2" w14:textId="18F5836A" w:rsidR="002F7168" w:rsidRPr="0082123E" w:rsidRDefault="00000000" w:rsidP="00C85A52">
+          <w:p w14:paraId="219514F2" w14:textId="18F5836A" w:rsidR="002F7168" w:rsidRPr="0082123E" w:rsidRDefault="00F50EE7" w:rsidP="00C85A52">
             <w:pPr>
               <w:ind w:firstLine="461"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="1906026914"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2611" w14:font="Aptos Narrow"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CC71B0">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Tahoma" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00CC71B0" w:rsidRPr="0007200B">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00C85A52" w:rsidRPr="0007200B">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
@@ -3276,50 +3278,51 @@
             </w:pPr>
             <w:r w:rsidRPr="006240E8">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>aktuālā</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="669224790"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2611" w14:font="Aptos Narrow"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="417" w:type="dxa"/>
                 <w:tcBorders>
                   <w:left w:val="nil"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="14851A2D" w14:textId="103441A0" w:rsidR="0078185D" w:rsidRPr="0078185D" w:rsidRDefault="00CC71B0" w:rsidP="0078185D">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Tahoma" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
@@ -3530,50 +3533,51 @@
             </w:pPr>
             <w:r w:rsidRPr="006240E8">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>vēsturiskā</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="-1329046746"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2611" w14:font="Aptos Narrow"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="417" w:type="dxa"/>
                 <w:tcBorders>
                   <w:left w:val="nil"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="0E922CD5" w14:textId="1389B5E5" w:rsidR="0078185D" w:rsidRPr="0078185D" w:rsidRDefault="0078185D" w:rsidP="0078185D">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="0078185D">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Tahoma" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
@@ -3806,50 +3810,51 @@
             </w:pPr>
             <w:r w:rsidRPr="006240E8">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>aktuālā</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="-672269231"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2611" w14:font="Aptos Narrow"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="417" w:type="dxa"/>
                 <w:tcBorders>
                   <w:left w:val="nil"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="3371197C" w14:textId="73175611" w:rsidR="0078185D" w:rsidRPr="0078185D" w:rsidRDefault="0078185D" w:rsidP="0078185D">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Tahoma" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
@@ -4077,50 +4082,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Vēsturiskā                                    </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="1384053621"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2611" w14:font="Aptos Narrow"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="417" w:type="dxa"/>
                 <w:tcBorders>
                   <w:left w:val="nil"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="2BACC7CF" w14:textId="0C204C5C" w:rsidR="0078185D" w:rsidRPr="0078185D" w:rsidRDefault="0078185D" w:rsidP="0078185D">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Tahoma" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
@@ -4397,50 +4403,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>juridisku faktu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="1510711339"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2611" w14:font="Aptos Narrow"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="417" w:type="dxa"/>
                 <w:tcBorders>
                   <w:left w:val="nil"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="3A4E42D0" w14:textId="77CAE8B0" w:rsidR="0078185D" w:rsidRPr="0078185D" w:rsidRDefault="0078185D" w:rsidP="0078185D">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="0078185D">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Tahoma" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
@@ -4704,50 +4711,51 @@
               </w:rPr>
               <w:t>u</w:t>
             </w:r>
             <w:r w:rsidR="0078185D">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">                           </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="540783275"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2611" w14:font="Aptos Narrow"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0078185D" w:rsidRPr="0078185D">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Tahoma" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
           <w:p w14:paraId="4783A491" w14:textId="77777777" w:rsidR="0098259A" w:rsidRDefault="00916BF2" w:rsidP="00963C4E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0023512E">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
@@ -5161,67 +5169,68 @@
             </w:r>
             <w:r w:rsidR="008F45EA">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="2099743631"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2611" w14:font="Aptos Narrow"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3087" w:type="dxa"/>
                 <w:gridSpan w:val="5"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="5800DD7D" w14:textId="5B6468A1" w:rsidR="00645E75" w:rsidRPr="0078185D" w:rsidRDefault="001E58EC" w:rsidP="0078185D">
+              <w:p w14:paraId="5800DD7D" w14:textId="231AA986" w:rsidR="00645E75" w:rsidRPr="0078185D" w:rsidRDefault="0078185D" w:rsidP="0078185D">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="0078185D">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Tahoma" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1166" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="343DEC7D" w14:textId="008967EF" w:rsidR="00645E75" w:rsidRPr="00C003C4" w:rsidRDefault="002513D4" w:rsidP="00C003C4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
@@ -5397,50 +5406,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Izziņa par reliģiskās organizācijas darbības nepārtrauktību</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="-1736618201"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2611" w14:font="Aptos Narrow"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3087" w:type="dxa"/>
                 <w:gridSpan w:val="5"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="087AF1A3" w14:textId="6A81B2C5" w:rsidR="00583027" w:rsidRPr="0078185D" w:rsidRDefault="0078185D" w:rsidP="0078185D">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="0078185D">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Tahoma" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
@@ -5633,50 +5643,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Izziņa par Uzņēmumu reģistra lietvedībā iesniegtajiem dokumentiem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="-1886559680"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2611" w14:font="Aptos Narrow"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3087" w:type="dxa"/>
                 <w:gridSpan w:val="5"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="69CC87F2" w14:textId="149C0452" w:rsidR="002F7168" w:rsidRPr="0078185D" w:rsidRDefault="0078185D" w:rsidP="0078185D">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Tahoma" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
@@ -8534,193 +8545,346 @@
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:bCs/>
                 <w:caps/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:bCs/>
                 <w:caps/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="31"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="65F378E8" w14:textId="77777777" w:rsidR="00A02B4E" w:rsidRDefault="00A02B4E" w:rsidP="00C245E6">
-[...3 lines deleted...]
-    </w:p>
     <w:p w14:paraId="71437C81" w14:textId="77777777" w:rsidR="00044CC9" w:rsidRPr="00044CC9" w:rsidRDefault="00044CC9" w:rsidP="00294E52">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="-1276" w:right="-1333"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:caps/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00044CC9">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:caps/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Maksa par pakalpojumiem veicama Uzņēmumu reģistra saimniecisko darījumu kontā:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="450C5EBE" w14:textId="77777777" w:rsidR="00044CC9" w:rsidRPr="00D340C1" w:rsidRDefault="00044CC9" w:rsidP="00294E52">
+    <w:p w14:paraId="6E415176" w14:textId="4F7950FB" w:rsidR="00230524" w:rsidRDefault="0006064E" w:rsidP="00230524">
       <w:pPr>
-        <w:spacing w:after="240"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="-1276" w:right="-1333"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Saņēmējs: </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD041A">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Latvijas </w:t>
+      </w:r>
+      <w:r w:rsidR="00F070DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD041A">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">epublikas </w:t>
+      </w:r>
+      <w:r w:rsidR="001C10A7" w:rsidRPr="00D340C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Uzņēmumu reģistrs,</w:t>
+      </w:r>
+      <w:r w:rsidR="00F070DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> n</w:t>
+      </w:r>
+      <w:r w:rsidR="00F070DC" w:rsidRPr="00F070DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>odokļu maksātāj</w:t>
+      </w:r>
+      <w:r w:rsidR="009615F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00F070DC" w:rsidRPr="00F070DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> reģistrācijas</w:t>
+      </w:r>
+      <w:r w:rsidR="001C10A7" w:rsidRPr="00D340C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nr.90000270634</w:t>
+      </w:r>
+      <w:r w:rsidR="001C10A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="450C5EBE" w14:textId="64CED800" w:rsidR="00044CC9" w:rsidRDefault="00044CC9" w:rsidP="002126C8">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:ind w:left="-1276" w:right="-1333"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D340C1">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Valsts Kase, kods TRELLV22, konts LV67TREL2190464004000; saņēmējs: Uzņēmumu reģistrs, Nr.90000270634</w:t>
+        <w:t>Valsts Kase, kods TRELLV22, konts LV67TREL2190464004000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AE2D7FB" w14:textId="1AF55FE5" w:rsidR="002126C8" w:rsidRPr="00D340C1" w:rsidRDefault="002126C8" w:rsidP="00294E52">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="-1276" w:right="-1333"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002126C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Maksājuma uzdevuma mērķis: Uzņēmumu reģistra pakalpojum</w:t>
+      </w:r>
+      <w:r w:rsidR="00C75FAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>a nosaukums</w:t>
+      </w:r>
+      <w:r w:rsidR="009E2666">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00C75FAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>subjekts</w:t>
+      </w:r>
+      <w:r w:rsidR="009E2666">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002126C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> par ko tiek veikts maksājums</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4205B2A6" w14:textId="77777777" w:rsidR="00044CC9" w:rsidRDefault="00044CC9" w:rsidP="00294E52">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="-1276" w:right="-1333"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D340C1">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">PIEPRASĪTĀJS: </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="10915" w:type="dxa"/>
         <w:tblInd w:w="-1281" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3561"/>
         <w:gridCol w:w="3088"/>
         <w:gridCol w:w="285"/>
         <w:gridCol w:w="3981"/>
       </w:tblGrid>
       <w:tr w:rsidR="002513D4" w:rsidRPr="00BC0EC9" w14:paraId="1CDFBB0E" w14:textId="5E386093" w:rsidTr="004F3D7E">
         <w:trPr>
           <w:trHeight w:val="351"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="21217DB1" w14:textId="59D26648" w:rsidR="002513D4" w:rsidRPr="00BC0EC9" w:rsidRDefault="002513D4" w:rsidP="004F3D7E">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B26667">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Fiziskā persona/tiesību subjekta pārstāv</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>is</w:t>
             </w:r>
             <w:r w:rsidRPr="00B26667">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3098" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="11D44855" w14:textId="635B8670" w:rsidR="002513D4" w:rsidRPr="002513D4" w:rsidRDefault="004F3D7E" w:rsidP="002513D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text29"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -8802,84 +8966,82 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="32"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="42149296" w14:textId="7FEB7F42" w:rsidR="002513D4" w:rsidRPr="004F3D7E" w:rsidRDefault="004F3D7E" w:rsidP="004F3D7E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F3D7E">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3995" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="33DDD7D5" w14:textId="0D683C6D" w:rsidR="002513D4" w:rsidRPr="002513D4" w:rsidRDefault="004F3D7E" w:rsidP="002513D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text30"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -8966,194 +9128,177 @@
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="33"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002513D4" w:rsidRPr="00BC0EC9" w14:paraId="56F957C2" w14:textId="4FD6B752" w:rsidTr="004F3D7E">
         <w:trPr>
           <w:trHeight w:val="412"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="735D224A" w14:textId="6B00BE5F" w:rsidR="002513D4" w:rsidRPr="001802ED" w:rsidRDefault="002513D4" w:rsidP="002513D4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5870"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:caps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3098" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="16E615BF" w14:textId="2CBF80CE" w:rsidR="002513D4" w:rsidRPr="001802ED" w:rsidRDefault="002513D4" w:rsidP="002513D4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5870"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:caps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>(Vārds, Uzvārds)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="18F2DDB8" w14:textId="77777777" w:rsidR="002513D4" w:rsidRPr="001802ED" w:rsidRDefault="002513D4" w:rsidP="002513D4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5870"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:caps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3995" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7B43B1E2" w14:textId="6D4F5EC0" w:rsidR="002513D4" w:rsidRPr="001802ED" w:rsidRDefault="002513D4" w:rsidP="002513D4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5870"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:caps/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F3B97">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Paraksts</w:t>
             </w:r>
             <w:r w:rsidRPr="003F3B97">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6E22AFB1" w14:textId="77777777" w:rsidR="00A07E4D" w:rsidRDefault="00A07E4D" w:rsidP="003F4145">
-[...12 lines deleted...]
-    <w:p w14:paraId="0B380E32" w14:textId="29DF1483" w:rsidR="00044CC9" w:rsidRPr="003F4145" w:rsidRDefault="00044CC9" w:rsidP="003F4145">
+    <w:p w14:paraId="0B380E32" w14:textId="2C88C1AB" w:rsidR="00044CC9" w:rsidRPr="003F4145" w:rsidRDefault="00044CC9" w:rsidP="003F4145">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="-1276" w:right="-1333"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F4145">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Informācijas pieprasījumam pievieno maksājuma kvīti, tās kopiju, internetbankas maksājuma izdruku </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0085520F" w14:textId="77777777" w:rsidR="00044CC9" w:rsidRPr="003F4145" w:rsidRDefault="00044CC9" w:rsidP="003F4145">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="-1276" w:right="-1333"/>
@@ -9219,51 +9364,50 @@
         <w:t xml:space="preserve"> →</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26DC0CD2" w14:textId="77777777" w:rsidR="00594C4F" w:rsidRPr="00594C4F" w:rsidRDefault="00594C4F" w:rsidP="00594C4F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Times New Roman"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00594C4F">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Times New Roman"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Informācija par veikto maksājumu </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62E4A9C8" w14:textId="77777777" w:rsidR="00594C4F" w:rsidRPr="00594C4F" w:rsidRDefault="00594C4F" w:rsidP="00594C4F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Times New Roman"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00594C4F">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
@@ -17183,92 +17327,92 @@
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00594C4F">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Maksājumu pakalpojuma sniedzēja nosaukums (piemēram, banka):</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1BF8D273" w14:textId="77777777" w:rsidR="00594C4F" w:rsidRDefault="00594C4F" w:rsidP="00594C4F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="right"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00594C4F" w:rsidSect="001674AF">
-      <w:footerReference w:type="default" r:id="rId8"/>
-      <w:headerReference w:type="first" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="426" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="53E66487" w14:textId="77777777" w:rsidR="00EF1CA8" w:rsidRDefault="00EF1CA8" w:rsidP="00B60D76">
+    <w:p w14:paraId="061D1B0D" w14:textId="77777777" w:rsidR="00F50EE7" w:rsidRDefault="00F50EE7" w:rsidP="00B60D76">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="71C6E493" w14:textId="77777777" w:rsidR="00EF1CA8" w:rsidRDefault="00EF1CA8" w:rsidP="00B60D76">
+    <w:p w14:paraId="0B4F91A4" w14:textId="77777777" w:rsidR="00F50EE7" w:rsidRDefault="00F50EE7" w:rsidP="00B60D76">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
@@ -17318,61 +17462,61 @@
     <w:r w:rsidRPr="005801F2">
       <w:rPr>
         <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>rmatīvajiem aktiem par elektronisko dokumentu noformēšanu.</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="52E0004A" w14:textId="77777777" w:rsidR="005801F2" w:rsidRPr="005801F2" w:rsidRDefault="005801F2">
     <w:pPr>
       <w:pStyle w:val="Kjene"/>
       <w:rPr>
         <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2297AF55" w14:textId="77777777" w:rsidR="00EF1CA8" w:rsidRDefault="00EF1CA8" w:rsidP="00B60D76">
+    <w:p w14:paraId="6495C030" w14:textId="77777777" w:rsidR="00F50EE7" w:rsidRDefault="00F50EE7" w:rsidP="00B60D76">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="73CFE2DC" w14:textId="77777777" w:rsidR="00EF1CA8" w:rsidRDefault="00EF1CA8" w:rsidP="00B60D76">
+    <w:p w14:paraId="36D32C3F" w14:textId="77777777" w:rsidR="00F50EE7" w:rsidRDefault="00F50EE7" w:rsidP="00B60D76">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3F79BFD4" w14:textId="77777777" w:rsidR="00BC0EC9" w:rsidRDefault="00BC0EC9" w:rsidP="008D680F">
     <w:pPr>
       <w:pStyle w:val="Galvene"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8306"/>
       </w:tabs>
       <w:ind w:left="720" w:right="-1050"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:t>LATVIJAS REPUBLIKAS</w:t>
     </w:r>
@@ -17644,415 +17788,448 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1887788459">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="154348583">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="5+ds15PPKfiVNhgWIKptjT5fOjK4w7aRkKOSmRq8iphVY8fJf1xuPAlE7q2UPI1QfUOP30GNkni5RV8wfL2MWQ==" w:salt="4dLXCqV139Z+/tGrGPfslw=="/>
+  <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="1jXUm/ZFqADOrHbCkWUymG7SCpKFxtG/QK3bIf4NmLRtRE3/Yy6e/h3SDu7NGXGwFaZnqy3HiMOfglz1ZRHr8g==" w:salt="VRrNkeCDOClihvsfYi/3hQ=="/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A02B4E"/>
     <w:rsid w:val="00005415"/>
     <w:rsid w:val="00006048"/>
     <w:rsid w:val="00044CC9"/>
+    <w:rsid w:val="0006064E"/>
     <w:rsid w:val="00065D71"/>
     <w:rsid w:val="00066933"/>
+    <w:rsid w:val="000711B0"/>
     <w:rsid w:val="0007200B"/>
     <w:rsid w:val="000829D5"/>
     <w:rsid w:val="00093999"/>
     <w:rsid w:val="00094A8E"/>
     <w:rsid w:val="000B2DD7"/>
     <w:rsid w:val="000B3573"/>
     <w:rsid w:val="000B7749"/>
     <w:rsid w:val="000D3954"/>
     <w:rsid w:val="000D7CDE"/>
     <w:rsid w:val="000E4EF7"/>
     <w:rsid w:val="000E691E"/>
     <w:rsid w:val="000F1506"/>
     <w:rsid w:val="000F663B"/>
     <w:rsid w:val="000F694D"/>
     <w:rsid w:val="0010545D"/>
     <w:rsid w:val="001115D9"/>
     <w:rsid w:val="001135EA"/>
     <w:rsid w:val="0012170B"/>
+    <w:rsid w:val="001370B1"/>
     <w:rsid w:val="00142FE8"/>
     <w:rsid w:val="00145427"/>
     <w:rsid w:val="0015557D"/>
     <w:rsid w:val="00165972"/>
     <w:rsid w:val="001674AF"/>
     <w:rsid w:val="0016794D"/>
     <w:rsid w:val="001802ED"/>
     <w:rsid w:val="0018481B"/>
     <w:rsid w:val="00196FF7"/>
     <w:rsid w:val="001A2719"/>
     <w:rsid w:val="001A60AC"/>
     <w:rsid w:val="001B2168"/>
     <w:rsid w:val="001B24DB"/>
     <w:rsid w:val="001B58CC"/>
     <w:rsid w:val="001C0D30"/>
+    <w:rsid w:val="001C10A7"/>
     <w:rsid w:val="001C7D02"/>
     <w:rsid w:val="001D3B3C"/>
     <w:rsid w:val="001D5E15"/>
     <w:rsid w:val="001E4C50"/>
-    <w:rsid w:val="001E58EC"/>
     <w:rsid w:val="001E6348"/>
     <w:rsid w:val="001F7429"/>
     <w:rsid w:val="00203EDB"/>
+    <w:rsid w:val="002126C8"/>
+    <w:rsid w:val="00230524"/>
     <w:rsid w:val="00231F35"/>
     <w:rsid w:val="0023512E"/>
     <w:rsid w:val="002407E4"/>
     <w:rsid w:val="00241D01"/>
     <w:rsid w:val="00242506"/>
     <w:rsid w:val="002513D4"/>
+    <w:rsid w:val="0028637D"/>
     <w:rsid w:val="002940CE"/>
     <w:rsid w:val="00294E52"/>
     <w:rsid w:val="002A55D6"/>
     <w:rsid w:val="002A7A12"/>
     <w:rsid w:val="002D2D22"/>
     <w:rsid w:val="002D553C"/>
     <w:rsid w:val="002D690D"/>
     <w:rsid w:val="002D7714"/>
+    <w:rsid w:val="002E1E5F"/>
+    <w:rsid w:val="002E6459"/>
     <w:rsid w:val="002E6C41"/>
     <w:rsid w:val="002F5EDC"/>
     <w:rsid w:val="002F7168"/>
+    <w:rsid w:val="00304A89"/>
     <w:rsid w:val="00304BCB"/>
     <w:rsid w:val="003217DC"/>
     <w:rsid w:val="0033150E"/>
     <w:rsid w:val="00331D93"/>
     <w:rsid w:val="003368D7"/>
     <w:rsid w:val="003501EE"/>
     <w:rsid w:val="0035109F"/>
     <w:rsid w:val="00357959"/>
     <w:rsid w:val="00360655"/>
     <w:rsid w:val="00370AED"/>
     <w:rsid w:val="00395EF5"/>
     <w:rsid w:val="003966C0"/>
     <w:rsid w:val="003C7AE2"/>
     <w:rsid w:val="003D320C"/>
     <w:rsid w:val="003D603B"/>
     <w:rsid w:val="003E516E"/>
     <w:rsid w:val="003E7C84"/>
     <w:rsid w:val="003F3B97"/>
     <w:rsid w:val="003F4145"/>
     <w:rsid w:val="004014D2"/>
     <w:rsid w:val="004225D6"/>
     <w:rsid w:val="0042451A"/>
     <w:rsid w:val="004264A7"/>
     <w:rsid w:val="004433AD"/>
     <w:rsid w:val="00443C1E"/>
     <w:rsid w:val="0044471D"/>
     <w:rsid w:val="00453653"/>
     <w:rsid w:val="00461C06"/>
     <w:rsid w:val="00466FF6"/>
     <w:rsid w:val="00470A6C"/>
+    <w:rsid w:val="00476903"/>
     <w:rsid w:val="00476D0E"/>
     <w:rsid w:val="0047749F"/>
     <w:rsid w:val="00490BD6"/>
     <w:rsid w:val="004A224E"/>
     <w:rsid w:val="004A4A2E"/>
     <w:rsid w:val="004F25EA"/>
+    <w:rsid w:val="004F27B3"/>
+    <w:rsid w:val="004F2B50"/>
     <w:rsid w:val="004F332B"/>
     <w:rsid w:val="004F3D7E"/>
     <w:rsid w:val="004F42A5"/>
     <w:rsid w:val="004F5EA4"/>
     <w:rsid w:val="004F66D4"/>
     <w:rsid w:val="00500247"/>
     <w:rsid w:val="00512A22"/>
     <w:rsid w:val="00512F6B"/>
     <w:rsid w:val="005221B0"/>
     <w:rsid w:val="00523572"/>
     <w:rsid w:val="005249C2"/>
     <w:rsid w:val="00533797"/>
     <w:rsid w:val="005476B0"/>
+    <w:rsid w:val="005636E5"/>
     <w:rsid w:val="00563F0C"/>
     <w:rsid w:val="00564382"/>
     <w:rsid w:val="00575CD2"/>
     <w:rsid w:val="005801F2"/>
     <w:rsid w:val="00581971"/>
     <w:rsid w:val="00581F42"/>
     <w:rsid w:val="00583017"/>
     <w:rsid w:val="00583027"/>
     <w:rsid w:val="0058704D"/>
     <w:rsid w:val="00593185"/>
     <w:rsid w:val="00594C4F"/>
     <w:rsid w:val="005B20B1"/>
     <w:rsid w:val="005C22F5"/>
     <w:rsid w:val="005C3167"/>
     <w:rsid w:val="005D5C20"/>
-    <w:rsid w:val="005E6866"/>
     <w:rsid w:val="005F3AD2"/>
     <w:rsid w:val="006145F5"/>
     <w:rsid w:val="00615004"/>
     <w:rsid w:val="00617634"/>
     <w:rsid w:val="00620180"/>
     <w:rsid w:val="00620DD8"/>
     <w:rsid w:val="006240E8"/>
     <w:rsid w:val="0062540C"/>
     <w:rsid w:val="00630C4F"/>
     <w:rsid w:val="006337EC"/>
     <w:rsid w:val="00634304"/>
     <w:rsid w:val="00645E75"/>
     <w:rsid w:val="00647EAA"/>
     <w:rsid w:val="00657955"/>
     <w:rsid w:val="00657F86"/>
     <w:rsid w:val="00677241"/>
+    <w:rsid w:val="00684C6E"/>
     <w:rsid w:val="006914F6"/>
     <w:rsid w:val="0069206F"/>
     <w:rsid w:val="006B585E"/>
     <w:rsid w:val="006B6CB0"/>
     <w:rsid w:val="006D5F99"/>
     <w:rsid w:val="006F1BB0"/>
     <w:rsid w:val="0072358B"/>
     <w:rsid w:val="0072614B"/>
     <w:rsid w:val="00730E3F"/>
     <w:rsid w:val="00731180"/>
     <w:rsid w:val="00732C37"/>
     <w:rsid w:val="0073368D"/>
     <w:rsid w:val="00740B5E"/>
     <w:rsid w:val="00750C2D"/>
     <w:rsid w:val="00760BBC"/>
     <w:rsid w:val="0078185D"/>
     <w:rsid w:val="00781A95"/>
     <w:rsid w:val="00797233"/>
     <w:rsid w:val="007A480E"/>
     <w:rsid w:val="007B1BAD"/>
     <w:rsid w:val="007C20FE"/>
     <w:rsid w:val="007C24A8"/>
     <w:rsid w:val="007D7E25"/>
     <w:rsid w:val="007E48AB"/>
     <w:rsid w:val="007F4462"/>
     <w:rsid w:val="007F681C"/>
     <w:rsid w:val="00812AED"/>
     <w:rsid w:val="0081328F"/>
     <w:rsid w:val="00816361"/>
     <w:rsid w:val="0082123E"/>
     <w:rsid w:val="00821D58"/>
     <w:rsid w:val="008257D3"/>
+    <w:rsid w:val="008469A8"/>
     <w:rsid w:val="008555AA"/>
     <w:rsid w:val="00866B2B"/>
     <w:rsid w:val="0086705F"/>
     <w:rsid w:val="00870924"/>
     <w:rsid w:val="00872921"/>
     <w:rsid w:val="008747A8"/>
     <w:rsid w:val="00883215"/>
+    <w:rsid w:val="00892ED3"/>
     <w:rsid w:val="0089346F"/>
     <w:rsid w:val="008938E9"/>
     <w:rsid w:val="00895241"/>
     <w:rsid w:val="008A67BB"/>
     <w:rsid w:val="008B7396"/>
     <w:rsid w:val="008D680F"/>
     <w:rsid w:val="008E0184"/>
     <w:rsid w:val="008E3D22"/>
     <w:rsid w:val="008F0AE2"/>
     <w:rsid w:val="008F1594"/>
     <w:rsid w:val="008F36CB"/>
     <w:rsid w:val="008F45EA"/>
     <w:rsid w:val="0090134A"/>
     <w:rsid w:val="00916BF2"/>
     <w:rsid w:val="009170D0"/>
+    <w:rsid w:val="00917811"/>
     <w:rsid w:val="00925B5C"/>
     <w:rsid w:val="00927CE8"/>
     <w:rsid w:val="00934DBE"/>
     <w:rsid w:val="00955E77"/>
+    <w:rsid w:val="00960779"/>
+    <w:rsid w:val="009615F7"/>
     <w:rsid w:val="00963C4E"/>
     <w:rsid w:val="00966C22"/>
     <w:rsid w:val="0098259A"/>
     <w:rsid w:val="009C4DFB"/>
     <w:rsid w:val="009D273E"/>
     <w:rsid w:val="009D4318"/>
+    <w:rsid w:val="009E2666"/>
     <w:rsid w:val="009E4410"/>
+    <w:rsid w:val="009E44DB"/>
     <w:rsid w:val="009F27B4"/>
     <w:rsid w:val="00A01E2F"/>
     <w:rsid w:val="00A02B4E"/>
     <w:rsid w:val="00A07E4D"/>
     <w:rsid w:val="00A22C01"/>
     <w:rsid w:val="00A31645"/>
     <w:rsid w:val="00A37723"/>
     <w:rsid w:val="00A37B31"/>
     <w:rsid w:val="00A40D45"/>
     <w:rsid w:val="00A4385B"/>
     <w:rsid w:val="00A66A39"/>
     <w:rsid w:val="00A73A4F"/>
     <w:rsid w:val="00A807A1"/>
     <w:rsid w:val="00A8085A"/>
     <w:rsid w:val="00A8524C"/>
     <w:rsid w:val="00A95BF1"/>
     <w:rsid w:val="00AA23FF"/>
     <w:rsid w:val="00AB1E6F"/>
     <w:rsid w:val="00AB244E"/>
     <w:rsid w:val="00AB276D"/>
     <w:rsid w:val="00AC28A4"/>
     <w:rsid w:val="00AC5C0F"/>
+    <w:rsid w:val="00AF5FF4"/>
     <w:rsid w:val="00B11451"/>
     <w:rsid w:val="00B13C4C"/>
     <w:rsid w:val="00B26667"/>
     <w:rsid w:val="00B34181"/>
     <w:rsid w:val="00B349B8"/>
     <w:rsid w:val="00B3545E"/>
     <w:rsid w:val="00B401D6"/>
     <w:rsid w:val="00B43006"/>
     <w:rsid w:val="00B44A6D"/>
     <w:rsid w:val="00B4744E"/>
     <w:rsid w:val="00B502C1"/>
     <w:rsid w:val="00B5712B"/>
     <w:rsid w:val="00B5796A"/>
     <w:rsid w:val="00B60D76"/>
     <w:rsid w:val="00B61A8C"/>
     <w:rsid w:val="00B70DDD"/>
     <w:rsid w:val="00B71185"/>
     <w:rsid w:val="00B72620"/>
     <w:rsid w:val="00B73C35"/>
     <w:rsid w:val="00B85829"/>
     <w:rsid w:val="00B93496"/>
     <w:rsid w:val="00BA1C75"/>
     <w:rsid w:val="00BA215A"/>
     <w:rsid w:val="00BB4658"/>
     <w:rsid w:val="00BC0EC9"/>
+    <w:rsid w:val="00BC1E53"/>
     <w:rsid w:val="00BD313C"/>
     <w:rsid w:val="00BE70C3"/>
     <w:rsid w:val="00BF13E2"/>
     <w:rsid w:val="00BF220D"/>
     <w:rsid w:val="00BF2BC4"/>
     <w:rsid w:val="00C003C4"/>
     <w:rsid w:val="00C12332"/>
+    <w:rsid w:val="00C1239A"/>
     <w:rsid w:val="00C13274"/>
     <w:rsid w:val="00C245E6"/>
     <w:rsid w:val="00C37966"/>
     <w:rsid w:val="00C432E3"/>
     <w:rsid w:val="00C43ADE"/>
     <w:rsid w:val="00C44D76"/>
     <w:rsid w:val="00C5394F"/>
     <w:rsid w:val="00C628D9"/>
     <w:rsid w:val="00C65120"/>
     <w:rsid w:val="00C70820"/>
+    <w:rsid w:val="00C75FAE"/>
     <w:rsid w:val="00C85A2C"/>
     <w:rsid w:val="00C85A52"/>
     <w:rsid w:val="00C85BD3"/>
     <w:rsid w:val="00CA3D0D"/>
     <w:rsid w:val="00CB01EB"/>
     <w:rsid w:val="00CB3F80"/>
     <w:rsid w:val="00CC07E7"/>
     <w:rsid w:val="00CC1B30"/>
+    <w:rsid w:val="00CC6C35"/>
     <w:rsid w:val="00CC71B0"/>
     <w:rsid w:val="00CE55C6"/>
     <w:rsid w:val="00CF5972"/>
     <w:rsid w:val="00D00BF0"/>
     <w:rsid w:val="00D2132B"/>
     <w:rsid w:val="00D27F02"/>
     <w:rsid w:val="00D340C1"/>
     <w:rsid w:val="00D500E4"/>
     <w:rsid w:val="00D721A6"/>
     <w:rsid w:val="00D7693B"/>
     <w:rsid w:val="00D80A00"/>
     <w:rsid w:val="00D825BE"/>
     <w:rsid w:val="00D97110"/>
     <w:rsid w:val="00DA21F3"/>
     <w:rsid w:val="00DA2FF2"/>
     <w:rsid w:val="00DA76D0"/>
     <w:rsid w:val="00DB6C0A"/>
     <w:rsid w:val="00DC046F"/>
     <w:rsid w:val="00DC088A"/>
     <w:rsid w:val="00DC5AC1"/>
+    <w:rsid w:val="00DD4048"/>
     <w:rsid w:val="00DD57A6"/>
+    <w:rsid w:val="00DF1CE7"/>
     <w:rsid w:val="00DF2810"/>
     <w:rsid w:val="00DF7EEB"/>
     <w:rsid w:val="00E10311"/>
     <w:rsid w:val="00E129E3"/>
     <w:rsid w:val="00E172E9"/>
     <w:rsid w:val="00E469C3"/>
     <w:rsid w:val="00E51C6F"/>
     <w:rsid w:val="00E6593A"/>
     <w:rsid w:val="00E7007E"/>
     <w:rsid w:val="00E8509E"/>
     <w:rsid w:val="00EA1711"/>
     <w:rsid w:val="00EB34C6"/>
     <w:rsid w:val="00EC594A"/>
     <w:rsid w:val="00ED7349"/>
-    <w:rsid w:val="00EF1CA8"/>
     <w:rsid w:val="00EF2938"/>
     <w:rsid w:val="00EF46A7"/>
     <w:rsid w:val="00EF78DD"/>
     <w:rsid w:val="00F0212B"/>
     <w:rsid w:val="00F05587"/>
+    <w:rsid w:val="00F070DC"/>
     <w:rsid w:val="00F071E3"/>
     <w:rsid w:val="00F1195F"/>
     <w:rsid w:val="00F13248"/>
     <w:rsid w:val="00F22EA0"/>
     <w:rsid w:val="00F27360"/>
     <w:rsid w:val="00F30645"/>
     <w:rsid w:val="00F30CE9"/>
     <w:rsid w:val="00F31ABE"/>
     <w:rsid w:val="00F357F1"/>
     <w:rsid w:val="00F47B1B"/>
+    <w:rsid w:val="00F50EE7"/>
     <w:rsid w:val="00F5485F"/>
     <w:rsid w:val="00F605B5"/>
     <w:rsid w:val="00F60A47"/>
+    <w:rsid w:val="00F76EEB"/>
+    <w:rsid w:val="00F803D9"/>
     <w:rsid w:val="00F81174"/>
     <w:rsid w:val="00F81217"/>
     <w:rsid w:val="00F835E2"/>
+    <w:rsid w:val="00F86912"/>
     <w:rsid w:val="00F96F40"/>
     <w:rsid w:val="00FA7172"/>
     <w:rsid w:val="00FB71BF"/>
     <w:rsid w:val="00FC71E4"/>
     <w:rsid w:val="00FD02E2"/>
+    <w:rsid w:val="00FD041A"/>
     <w:rsid w:val="00FE5B4F"/>
     <w:rsid w:val="00FF6396"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
@@ -18596,51 +18773,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1345521839">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office dizains">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -18898,71 +19075,362 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="5f213961-b52c-469c-930f-0c989e113676">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="abbe84cd-3b4c-477b-b835-242a04b498bb" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokuments" ma:contentTypeID="0x010100267561B3C83863428A675374B79EDFAA" ma:contentTypeVersion="12" ma:contentTypeDescription="Izveidot jaunu dokumentu." ma:contentTypeScope="" ma:versionID="4263701ac307a6f9c24e9a752e949f7a">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="5f213961-b52c-469c-930f-0c989e113676" xmlns:ns3="abbe84cd-3b4c-477b-b835-242a04b498bb" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ba8402c6c24de2b7a1401b8424587783" ns2:_="" ns3:_="">
+    <xsd:import namespace="5f213961-b52c-469c-930f-0c989e113676"/>
+    <xsd:import namespace="abbe84cd-3b4c-477b-b835-242a04b498bb"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="5f213961-b52c-469c-930f-0c989e113676" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="10" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="11" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="13" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="14" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="15" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Attēlu atzīmes" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="f2b9b02f-9abf-4f74-b798-1ff310cbf216" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="abbe84cd-3b4c-477b-b835-242a04b498bb" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="18" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{aaa144d1-2246-41a5-980b-62c03e29cd45}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="abbe84cd-3b4c-477b-b835-242a04b498bb">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Satura tips"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Virsraksts"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{041F1EE5-4642-47F5-89F3-A7501B11CD8D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="5f213961-b52c-469c-930f-0c989e113676"/>
+    <ds:schemaRef ds:uri="abbe84cd-3b4c-477b-b835-242a04b498bb"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7A0C61AB-062D-4735-8CE1-481FCF988672}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0462DD8F-40CA-4ECA-BE29-5EB09D4F599F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="5f213961-b52c-469c-930f-0c989e113676"/>
+    <ds:schemaRef ds:uri="abbe84cd-3b4c-477b-b835-242a04b498bb"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{661312CC-5CC7-4761-A39F-FBE04548194E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>4458</Words>
-  <Characters>2542</Characters>
+  <Words>980</Words>
+  <Characters>6178</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>21</Lines>
-  <Paragraphs>13</Paragraphs>
+  <Lines>441</Lines>
+  <Paragraphs>376</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6987</CharactersWithSpaces>
+  <CharactersWithSpaces>6782</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Agita Mežraupa</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100267561B3C83863428A675374B79EDFAA</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Order">
+    <vt:r8>1466500</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="_ExtendedDescription">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="TriggerFlowInfo">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ComplianceAssetId">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>