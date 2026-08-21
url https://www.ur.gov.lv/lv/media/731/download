--- v0 (2026-04-07)
+++ v1 (2026-08-21)
@@ -6,51 +6,51 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="2B64C969" w14:textId="77777777" w:rsidR="00385D5E" w:rsidRPr="00C86E79" w:rsidRDefault="006A1A62" w:rsidP="00C86E79">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk52444975"/>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Pieprasītāja/ Datu</w:t>
       </w:r>
       <w:r w:rsidR="00C86E79">
         <w:rPr>
           <w:i/>
           <w:lang w:val="lv-LV"/>
@@ -276,130 +276,144 @@
             <w:r w:rsidRPr="000703CE">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>nosūtīšanai</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="000703CE">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> e-</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000703CE">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>adresē</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="000703CE">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...8 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> vai</w:t>
+            </w:r>
             <w:r w:rsidRPr="000703CE">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r w:rsidR="000703CE" w:rsidRPr="000703CE">
                 <w:rPr>
                   <w:rStyle w:val="Hipersaite"/>
                   <w:lang w:val="de-DE"/>
                 </w:rPr>
                 <w:t>past</w:t>
               </w:r>
               <w:r w:rsidR="000703CE">
                 <w:rPr>
                   <w:rStyle w:val="Hipersaite"/>
                   <w:lang w:val="de-DE"/>
                 </w:rPr>
                 <w:t>s</w:t>
               </w:r>
               <w:r w:rsidRPr="000703CE">
                 <w:rPr>
                   <w:rStyle w:val="Hipersaite"/>
                   <w:lang w:val="de-DE"/>
                 </w:rPr>
                 <w:t>@ur.gov.lv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="000703CE">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> vai</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="763FF60D" w14:textId="77777777" w:rsidR="00A924F8" w:rsidRPr="00A924F8" w:rsidRDefault="00A924F8" w:rsidP="00387DCA">
+          <w:p w14:paraId="4775A709" w14:textId="77777777" w:rsidR="00055CFD" w:rsidRDefault="00055CFD" w:rsidP="0005260C">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rStyle w:val="Hipersaite"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00055CFD">
+              <w:t>Zigfrīda</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00055CFD">
+              <w:t xml:space="preserve"> Annas </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1FA0652C" w14:textId="77777777" w:rsidR="00055CFD" w:rsidRDefault="00055CFD" w:rsidP="0005260C">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
-            <w:r w:rsidRPr="00A924F8">
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> 2 </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00055CFD">
+              <w:t>Meierovica</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00055CFD">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>b</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00055CFD">
+              <w:t>ulvāris</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00055CFD">
+              <w:t xml:space="preserve"> 14,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0ECF39ED" w14:textId="77777777" w:rsidR="00A924F8" w:rsidRPr="00A924F8" w:rsidRDefault="00A924F8" w:rsidP="00387DCA">
+          <w:p w14:paraId="3EEDED79" w14:textId="1D486F19" w:rsidR="00AA3569" w:rsidRDefault="00055CFD" w:rsidP="0005260C">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00A924F8">
+            <w:r w:rsidRPr="00055CFD">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00055CFD">
               <w:t>Rīga</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00A924F8">
-[...6 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidRPr="00055CFD">
+              <w:t>, LV-1050</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="48BC1386" w14:textId="77777777" w:rsidR="00AA3569" w:rsidRPr="00CE634E" w:rsidRDefault="00AA3569" w:rsidP="0005260C">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7A6274E7" w14:textId="77777777" w:rsidR="00AA3569" w:rsidRDefault="00AA3569" w:rsidP="00AA3569"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5146"/>
       </w:tblGrid>
       <w:tr w:rsidR="00AA3569" w14:paraId="36F8776F" w14:textId="77777777" w:rsidTr="00AA3569">
         <w:trPr>
           <w:trHeight w:val="600"/>
@@ -1329,71 +1343,51 @@
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="006A1A62" w:rsidRPr="00855C8A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>informācija</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00855C8A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> API </w:t>
+        <w:t xml:space="preserve"> ar API </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00855C8A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Pārvaldnieku</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00855C8A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00855C8A">
         <w:rPr>
           <w:i/>
@@ -1488,291 +1482,231 @@
       <w:r w:rsidR="00F73B65" w:rsidRPr="00855C8A">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>estādes</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00F73B65" w:rsidRPr="00855C8A">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00855C8A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">e-pasts </w:t>
+        <w:t xml:space="preserve">e-pasts informācijas saņemšanai par </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00855C8A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>informācijas</w:t>
+        <w:t>plānotajiem</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00855C8A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00855C8A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>saņemšanai</w:t>
+        <w:t>neplānotajiem</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00855C8A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> par </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00855C8A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>plānotajiem</w:t>
+        <w:t>sistēmas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00855C8A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00855C8A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>neplānotajiem</w:t>
+        <w:t>darbības</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00855C8A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00855C8A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>sistēmas</w:t>
+        <w:t>pārtraukumiem</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00855C8A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00855C8A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>darbības</w:t>
+        <w:t>kā</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00855C8A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00855C8A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>pārtraukumiem</w:t>
+        <w:t>arī</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00855C8A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00855C8A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>kā</w:t>
+        <w:t>saziņai</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00855C8A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00855C8A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>arī</w:t>
+        <w:t>citos</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00855C8A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...59 lines deleted...]
-        <w:t xml:space="preserve"> API </w:t>
+        <w:t xml:space="preserve"> ar API </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00855C8A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Pārvaldnieka</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00855C8A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00855C8A">
         <w:rPr>
           <w:i/>
@@ -2604,71 +2538,51 @@
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>informācija</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00685273">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> API </w:t>
+        <w:t xml:space="preserve"> ar API </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00685273">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Pārvaldnieku</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00685273">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00685273">
         <w:rPr>
           <w:i/>
@@ -3352,171 +3266,142 @@
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>daļas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>ierobežotas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>pieejamības</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve">) </w:t>
+        <w:t xml:space="preserve">) informācijas </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>informācijas</w:t>
+        <w:t>servisi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E82214">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E82214">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(sk. pielikumā </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00E82214">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>2.punktu</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00E82214">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) – </w:t>
+      </w:r>
+      <w:r w:rsidR="007D407A">
+        <w:t xml:space="preserve">bez </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="007D407A">
+        <w:t>ierobežojumiem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="007D407A">
+        <w:t xml:space="preserve"> ir </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="007D407A">
+        <w:t>tiesīgas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="007D407A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="007D407A">
+        <w:t>saņemt</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>servisi</w:t>
-[...54 lines deleted...]
-        <w:t>saņemt</w:t>
+        <w:t>tikai</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...6 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0025285D">
         <w:t>tiesībaizsardzības</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0025285D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0025285D">
         <w:t>institūcij</w:t>
       </w:r>
       <w:r w:rsidR="007D407A">
         <w:t>as</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> un </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0025285D">
         <w:t>uzraudzība</w:t>
       </w:r>
       <w:r>
-        <w:t>s</w:t>
-[...3 lines deleted...]
-        <w:t>/</w:t>
+        <w:t>s/</w:t>
       </w:r>
       <w:r w:rsidRPr="0025285D">
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> kontroles </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0025285D">
         <w:t>institūcij</w:t>
       </w:r>
       <w:r w:rsidR="007D407A">
         <w:t>as</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0025285D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>NILLTPF</w:t>
       </w:r>
       <w:r w:rsidRPr="0025285D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0025285D">
         <w:t>novēršanas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0025285D">
         <w:t xml:space="preserve"> </w:t>
@@ -4321,67 +4206,57 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006C71C6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>noteikumi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006C71C6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nr. 402 “</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="006C71C6" w:rsidRPr="006C71C6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Valsts</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Valsts </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="006C71C6" w:rsidRPr="006C71C6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>pārvaldes</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="006C71C6" w:rsidRPr="006C71C6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> e</w:t>
       </w:r>
       <w:r w:rsidRPr="006C71C6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4482,202 +4357,154 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00FD5393">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>noteikumi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00FD5393">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nr. 399 “</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="006C71C6" w:rsidRPr="006C71C6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Valsts</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">Valsts </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="006C71C6" w:rsidRPr="006C71C6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>pārvaldes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="006C71C6" w:rsidRPr="006C71C6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>pārvaldes</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="006C71C6" w:rsidRPr="006C71C6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>pakalpojumu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="006C71C6" w:rsidRPr="006C71C6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>pakalpojumu</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="006C71C6" w:rsidRPr="006C71C6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>uzskaites</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="006C71C6" w:rsidRPr="006C71C6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>uzskaites</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">, kvalitātes kontroles un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="006C71C6" w:rsidRPr="006C71C6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>sniegšanas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="006C71C6" w:rsidRPr="006C71C6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>kvalitātes</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="006C71C6" w:rsidRPr="006C71C6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="006C71C6" w:rsidRPr="006C71C6">
+        <w:t>kārtība</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FD5393">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>kontroles</w:t>
-[...44 lines deleted...]
-        </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidR="00E415B2" w:rsidRPr="00FD5393">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="3EF489D2" w14:textId="77777777" w:rsidR="00E415B2" w:rsidRDefault="00E415B2" w:rsidP="00E415B2">
       <w:pPr>
         <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:ind w:left="1134" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>apstrādes mērķi:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46581062" w14:textId="77777777" w:rsidR="00E415B2" w:rsidRDefault="00E415B2" w:rsidP="00E415B2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:ind w:left="1418" w:hanging="425"/>
@@ -5514,73 +5341,51 @@
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="005F3068">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>vispārpieejamas</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="005F3068">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve">) </w:t>
-[...21 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">) informācijas </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="005F3068">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>servisi</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="3DCFE908" w14:textId="77777777" w:rsidR="00E82214" w:rsidRPr="005F3068" w:rsidRDefault="00E82214" w:rsidP="005F3068">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -5769,69 +5574,51 @@
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007219DA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007219DA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>saraksts</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007219DA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> to </w:t>
+              <w:t xml:space="preserve"> pēc to </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007219DA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>pievienošanas</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007219DA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007219DA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
@@ -6047,69 +5834,51 @@
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00C2513D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C2513D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>saraksts</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00C2513D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> to </w:t>
+              <w:t xml:space="preserve"> pēc to </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C2513D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>pēdējo</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00C2513D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C2513D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
@@ -6379,69 +6148,51 @@
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007219DA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007219DA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>saraksts</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007219DA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> to </w:t>
+              <w:t xml:space="preserve"> pēc to </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007219DA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>pēdējo</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007219DA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007219DA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
@@ -6532,105 +6283,69 @@
           </w:tcPr>
           <w:p w14:paraId="2F380D6E" w14:textId="77777777" w:rsidR="00A531D8" w:rsidRPr="005F3068" w:rsidRDefault="00A531D8" w:rsidP="00A531D8">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007219DA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Maksātnespējas</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007219DA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> administratoru </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007219DA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>administratoru</w:t>
+              <w:t>saraksts</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007219DA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> to </w:t>
+              <w:t xml:space="preserve"> pēc to </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007219DA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>pēdējo</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007219DA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007219DA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
@@ -6980,249 +6695,213 @@
           </w:tcPr>
           <w:p w14:paraId="3F1E5BAF" w14:textId="77777777" w:rsidR="00A531D8" w:rsidRPr="005F3068" w:rsidRDefault="00A531D8" w:rsidP="00A531D8">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003739B9">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Maksātnespējas</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="003739B9">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
+              <w:t xml:space="preserve"> vai </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003739B9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>tiesiskās</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003739B9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003739B9">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>vai</w:t>
+              <w:t>aizsardzības</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="003739B9">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003739B9">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>tiesiskās</w:t>
+              <w:t>procesa</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="003739B9">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003739B9">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>aizsardzības</w:t>
+              <w:t>informācija</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="003739B9">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
+              <w:t xml:space="preserve"> - </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003739B9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>tiek</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003739B9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003739B9">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>procesa</w:t>
+              <w:t>iegūti</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="003739B9">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003739B9">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>informācija</w:t>
+              <w:t>dati</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="003739B9">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve"> - </w:t>
+              <w:t xml:space="preserve"> par </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003739B9">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>tiek</w:t>
+              <w:t>norādīto</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="003739B9">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003739B9">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>iegūti</w:t>
+              <w:t>maksātnespējas</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="003739B9">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...71 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> vai </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003739B9">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>tiesiskās</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="003739B9">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003739B9">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
@@ -7339,267 +7018,231 @@
           </w:tcPr>
           <w:p w14:paraId="7D467F3A" w14:textId="77777777" w:rsidR="00A531D8" w:rsidRPr="005F3068" w:rsidRDefault="00A531D8" w:rsidP="00A531D8">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00EC02F4">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Tiesību</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00EC02F4">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
+              <w:t xml:space="preserve"> subjektu </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EC02F4">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>reģistrēto</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EC02F4">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00EC02F4">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>subjektu</w:t>
+              <w:t>izmaiņu</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00EC02F4">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00EC02F4">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>reģistrēto</w:t>
+              <w:t>saraksts</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00EC02F4">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
+              <w:t xml:space="preserve"> - </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EC02F4">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>juridisko</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EC02F4">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00EC02F4">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
+              <w:t>personu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EC02F4">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> un </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EC02F4">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>publisko</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EC02F4">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EC02F4">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>personu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EC02F4">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> un </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EC02F4">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>iestāžu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EC02F4">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EC02F4">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
               <w:t>izmaiņu</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00EC02F4">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00EC02F4">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>saraksts</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00EC02F4">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve"> - </w:t>
-[...143 lines deleted...]
-              <w:t xml:space="preserve"> to </w:t>
+              <w:t xml:space="preserve"> pēc to </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00EC02F4">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>pēdējo</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00EC02F4">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00EC02F4">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
@@ -7816,69 +7459,51 @@
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00EC02F4">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00EC02F4">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>personu</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00EC02F4">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> vai </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00EC02F4">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>publisko</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00EC02F4">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00EC02F4">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
@@ -8003,141 +7628,105 @@
           </w:tcPr>
           <w:p w14:paraId="4160B3DE" w14:textId="77777777" w:rsidR="00A531D8" w:rsidRPr="005F3068" w:rsidRDefault="00A531D8" w:rsidP="00A531D8">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Masu</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
+              <w:t xml:space="preserve"> informācijas </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>līdzekļu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007219DA">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
-[...8 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="007219DA">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>izmaiņu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007219DA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
-[...7 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007219DA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>saraksts</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007219DA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>izmaiņu</w:t>
-[...44 lines deleted...]
-              <w:t xml:space="preserve"> to </w:t>
+              <w:t xml:space="preserve"> pēc to </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007219DA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>pēdējo</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007219DA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007219DA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
@@ -8220,213 +7809,177 @@
           </w:tcPr>
           <w:p w14:paraId="1ABAC2C3" w14:textId="77777777" w:rsidR="00A531D8" w:rsidRPr="005F3068" w:rsidRDefault="00A531D8" w:rsidP="00A531D8">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B4208C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Masu</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00B4208C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
+              <w:t xml:space="preserve"> informācijas </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B4208C">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>līdzekļa</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B4208C">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B4208C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>informācijas</w:t>
+              <w:t>informācija</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00B4208C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
+              <w:t xml:space="preserve"> - </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B4208C">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>tiek</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B4208C">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B4208C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>līdzekļa</w:t>
+              <w:t>iegūti</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00B4208C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B4208C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>informācija</w:t>
+              <w:t>dati</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00B4208C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve"> - </w:t>
+              <w:t xml:space="preserve"> par </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B4208C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>tiek</w:t>
+              <w:t>norādītā</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00B4208C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B4208C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>iegūti</w:t>
+              <w:t>masu</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00B4208C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...71 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> informācijas </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B4208C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>līdzekļa</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00B4208C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B4208C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
@@ -8600,69 +8153,51 @@
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00AE76B2">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00AE76B2">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>saraksts</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00AE76B2">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> pēc </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00AE76B2">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>pēdējo</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00AE76B2">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00AE76B2">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
@@ -8923,303 +8458,267 @@
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007219DA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007219DA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>personai</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007219DA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
+              <w:t xml:space="preserve"> ir </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007219DA">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>ieraksti</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007219DA">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007219DA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>ir</w:t>
+              <w:t>kādā</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007219DA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
+              <w:t xml:space="preserve"> no UR </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007219DA">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>reģistriem</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007219DA">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Par </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007219DA">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>fizisku</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007219DA">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007219DA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>ieraksti</w:t>
+              <w:t>personu</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007219DA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007219DA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>kādā</w:t>
+              <w:t>pieejamais</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007219DA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve"> no UR </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007219DA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>reģistriem</w:t>
+              <w:t>apjoms</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007219DA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve">. Par </w:t>
+              <w:t xml:space="preserve"> - </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007219DA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>fizisku</w:t>
+              <w:t>dalība</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007219DA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007219DA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>personu</w:t>
+              <w:t>tiesību</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007219DA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007219DA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>pieejamais</w:t>
+              <w:t>subjektos</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007219DA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007219DA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>apjoms</w:t>
+              <w:t>komercķīlās</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007219DA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve"> - </w:t>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007219DA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>dalība</w:t>
+              <w:t>maksātnespējas</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007219DA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...89 lines deleted...]
-              <w:t xml:space="preserve">, LMAR un </w:t>
+              <w:t xml:space="preserve"> procesos, LMAR un </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007219DA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>masu</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007219DA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007219DA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
@@ -9346,69 +8845,51 @@
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007219DA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007219DA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>saraksts</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007219DA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> to </w:t>
+              <w:t xml:space="preserve"> pēc to </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007219DA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>pievienošanas</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007219DA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007219DA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
@@ -9632,195 +9113,123 @@
           </w:tcPr>
           <w:p w14:paraId="68FBEF7F" w14:textId="77777777" w:rsidR="00A531D8" w:rsidRPr="005F3068" w:rsidRDefault="00A531D8" w:rsidP="00A531D8">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00FC6C12">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Pārbaude</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00FC6C12">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">, vai </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00FC6C12">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>vai</w:t>
+              <w:t>fiziskajai</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00FC6C12">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00FC6C12">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>fiziskajai</w:t>
+              <w:t>personai</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00FC6C12">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
+              <w:t xml:space="preserve"> ir tiesības </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FC6C12">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>pārstāvēt</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FC6C12">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00FC6C12">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>personai</w:t>
+              <w:t>tiesību</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00FC6C12">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...89 lines deleted...]
-              <w:t xml:space="preserve"> - </w:t>
+              <w:t xml:space="preserve"> subjektu - </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00FC6C12">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>iegūst</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00FC6C12">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00FC6C12">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
@@ -10037,69 +9446,51 @@
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007219DA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007219DA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>saraksts</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007219DA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> to </w:t>
+              <w:t xml:space="preserve"> pēc to </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007219DA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>pievienošanas</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007219DA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007219DA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
@@ -10234,69 +9625,51 @@
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00C2513D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C2513D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>saraksts</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00C2513D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> to </w:t>
+              <w:t xml:space="preserve"> pēc to </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C2513D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>pēdējo</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00C2513D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C2513D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
@@ -10801,69 +10174,51 @@
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007F6C19">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007F6C19">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>saraksts</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007F6C19">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> to </w:t>
+              <w:t xml:space="preserve"> pēc to </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007F6C19">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>pēdējo</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007F6C19">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007F6C19">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
@@ -10944,105 +10299,69 @@
           </w:tcPr>
           <w:p w14:paraId="13786F31" w14:textId="77777777" w:rsidR="00A531D8" w:rsidRPr="005F3068" w:rsidRDefault="00A531D8" w:rsidP="00A531D8">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00AE76B2">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Tiesību</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00AE76B2">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> subjektu </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00AE76B2">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>subjektu</w:t>
+              <w:t>meklēšana</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00AE76B2">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> pēc </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00AE76B2">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>noteiktiem</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00AE76B2">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00AE76B2">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
@@ -11105,195 +10424,159 @@
           </w:tcPr>
           <w:p w14:paraId="0F0546E5" w14:textId="77777777" w:rsidR="00A531D8" w:rsidRPr="005F3068" w:rsidRDefault="00A531D8" w:rsidP="00A531D8">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="005E5592">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Tiesību</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="005E5592">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
+              <w:t xml:space="preserve"> subjektu </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005E5592">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>reģistrēto</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005E5592">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="005E5592">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>subjektu</w:t>
+              <w:t>patiesā</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="005E5592">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="005E5592">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>reģistrēto</w:t>
+              <w:t>labuma</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="005E5592">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="005E5592">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>patiesā</w:t>
+              <w:t>guvēju</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="005E5592">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="005E5592">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>labuma</w:t>
+              <w:t>izmaiņu</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="005E5592">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="005E5592">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>guvēju</w:t>
+              <w:t>saraksts</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="005E5592">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...53 lines deleted...]
-              <w:t xml:space="preserve"> to </w:t>
+              <w:t xml:space="preserve"> pēc to </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="005E5592">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>pēdējo</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="005E5592">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="005E5592">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
@@ -11616,67 +10899,57 @@
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>saraksts</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007219DA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>pēc</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> to </w:t>
+              <w:t xml:space="preserve">pēc to </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007219DA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>pēdējo</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007219DA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007219DA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
@@ -11812,73 +11085,51 @@
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="005F3068">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>pieejamības</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="005F3068">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve">) </w:t>
-[...21 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">) informācijas </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="005F3068">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>servisi</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="31EAA865" w14:textId="77777777" w:rsidR="00E82214" w:rsidRPr="005F3068" w:rsidRDefault="00E82214" w:rsidP="005F3068">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -12266,69 +11517,51 @@
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="005E5592">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">, kas </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="005E5592">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>atlasīti</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="005E5592">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> pēc </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="005E5592">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>konkrēta</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="005E5592">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="005E5592">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
@@ -12451,69 +11684,51 @@
           </w:tcPr>
           <w:p w14:paraId="454C6740" w14:textId="77777777" w:rsidR="00A531D8" w:rsidRDefault="00A531D8" w:rsidP="00A531D8">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00701C92">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Informācija</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00701C92">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve"> par </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> par likuma </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00701C92">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>subjektiem</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00701C92">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00701C92">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
@@ -12541,69 +11756,51 @@
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00701C92">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00701C92">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>atbilstoši</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00701C92">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve"> NILLTPFN </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> NILLTPFN likuma </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00701C92">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>prasībām</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="1F21DAE4" w14:textId="77777777" w:rsidR="00A531D8" w:rsidRPr="005F3068" w:rsidRDefault="00A531D8" w:rsidP="00A531D8">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0AA9B7AF" w14:textId="77777777" w:rsidR="00E82214" w:rsidRPr="00E82214" w:rsidRDefault="00E82214" w:rsidP="00E07A4E">
@@ -12650,165 +11847,165 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="36E7844D" w14:textId="77777777" w:rsidR="00C30C44" w:rsidRDefault="00C30C44" w:rsidP="000D1921">
       <w:pPr>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00C30C44" w:rsidSect="00385D5E">
       <w:footerReference w:type="default" r:id="rId45"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1108" w:bottom="1704" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4E7BF8D8" w14:textId="77777777" w:rsidR="007240F4" w:rsidRDefault="007240F4" w:rsidP="006431B8">
+    <w:p w14:paraId="21A16D45" w14:textId="77777777" w:rsidR="003E7333" w:rsidRDefault="003E7333" w:rsidP="006431B8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="618B129B" w14:textId="77777777" w:rsidR="007240F4" w:rsidRDefault="007240F4" w:rsidP="006431B8">
+    <w:p w14:paraId="48D47EE8" w14:textId="77777777" w:rsidR="003E7333" w:rsidRDefault="003E7333" w:rsidP="006431B8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="29DE746E" w14:textId="77777777" w:rsidR="000630DA" w:rsidRPr="000630DA" w:rsidRDefault="000630DA" w:rsidP="005D75D8">
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="18EA4FC3" w14:textId="77777777" w:rsidR="007240F4" w:rsidRDefault="007240F4" w:rsidP="006431B8">
+    <w:p w14:paraId="2975F1B3" w14:textId="77777777" w:rsidR="003E7333" w:rsidRDefault="003E7333" w:rsidP="006431B8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="33AEA9AC" w14:textId="77777777" w:rsidR="007240F4" w:rsidRDefault="007240F4" w:rsidP="006431B8">
+    <w:p w14:paraId="482033EE" w14:textId="77777777" w:rsidR="003E7333" w:rsidRDefault="003E7333" w:rsidP="006431B8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="4BF8557F" w14:textId="77777777" w:rsidR="006A1A62" w:rsidRPr="00F73B65" w:rsidRDefault="001F0A17" w:rsidP="001F0A17">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F73B65">
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -12843,61 +12040,51 @@
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F73B65">
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00F73B65">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Detalizētāk par informācijas </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">atkalizmantošanu sk. UR tīmekļa vietnē: </w:t>
+        <w:t xml:space="preserve"> Detalizētāk par informācijas atkalizmantošanu sk. UR tīmekļa vietnē: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A7B3064" w14:textId="77777777" w:rsidR="007D407A" w:rsidRPr="00BE1E80" w:rsidRDefault="00BE1E80">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId1" w:history="1">
         <w:r w:rsidRPr="00B23089">
           <w:rPr>
             <w:rStyle w:val="Hipersaite"/>
             <w:i/>
             <w:iCs/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:lang w:val="lv-LV"/>
           </w:rPr>
           <w:t>https://www.ur.gov.lv/lv/specializeta-informacija/informacijas-izsniegsana-atkalizmantosanas-noluka/</w:t>
         </w:r>
@@ -12992,103 +12179,93 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E74AB4">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>VRAA 2019.gada 26.marta iekšējie noteikumi Nr.1-2/19/6  “</w:t>
       </w:r>
       <w:bookmarkStart w:id="4" w:name="_Hlk53675759"/>
       <w:r w:rsidRPr="00E74AB4">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">Valsts informācijas sistēmu </w:t>
-[...9 lines deleted...]
-        <w:t>savietotāja infrastruktūras pakalpojumu lietošanas noteikumi</w:t>
+        <w:t>Valsts informācijas sistēmu savietotāja infrastruktūras pakalpojumu lietošanas noteikumi</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidRPr="00E74AB4">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">” (izdoti pamatojoties uz MK 2016.gada 14.jūnija noteikumu Nr.374 “Valsts informācijas sistēmu savietotāja noteikumi” 56. un 60.punktu.). Pieejami: </w:t>
       </w:r>
       <w:hyperlink r:id="rId3" w:history="1">
         <w:r w:rsidR="00BE1E80" w:rsidRPr="00B23089">
           <w:rPr>
             <w:rStyle w:val="Hipersaite"/>
             <w:i/>
             <w:iCs/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:lang w:val="lv-LV"/>
           </w:rPr>
           <w:t>https://viss.gov.lv/~/media/Files/VRAA/VRAA_VISS_not_26032019_1_PDF.ashx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00BE1E80">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07794D83"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C2F00DFA"/>
     <w:lvl w:ilvl="0" w:tplc="2BBC35B0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1350" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -15391,88 +14568,89 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1793134104">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BC5057"/>
     <w:rsid w:val="00003050"/>
     <w:rsid w:val="00006241"/>
     <w:rsid w:val="00013041"/>
     <w:rsid w:val="00013D44"/>
     <w:rsid w:val="0001474D"/>
     <w:rsid w:val="00032EE8"/>
     <w:rsid w:val="00040BF8"/>
     <w:rsid w:val="00044ABF"/>
     <w:rsid w:val="0005260C"/>
     <w:rsid w:val="000551C8"/>
+    <w:rsid w:val="00055CFD"/>
     <w:rsid w:val="000630DA"/>
     <w:rsid w:val="000703CE"/>
     <w:rsid w:val="00070617"/>
     <w:rsid w:val="00071BF5"/>
     <w:rsid w:val="00075FB3"/>
     <w:rsid w:val="00084CEC"/>
     <w:rsid w:val="00096FC6"/>
     <w:rsid w:val="000A3F74"/>
     <w:rsid w:val="000A5F9B"/>
     <w:rsid w:val="000B0641"/>
     <w:rsid w:val="000B4358"/>
     <w:rsid w:val="000D1921"/>
     <w:rsid w:val="000E19B6"/>
     <w:rsid w:val="00106473"/>
     <w:rsid w:val="00107F9E"/>
     <w:rsid w:val="0011574F"/>
     <w:rsid w:val="00116A69"/>
     <w:rsid w:val="00117412"/>
     <w:rsid w:val="00120428"/>
     <w:rsid w:val="001217CF"/>
     <w:rsid w:val="001259F2"/>
     <w:rsid w:val="00126748"/>
     <w:rsid w:val="00132760"/>
     <w:rsid w:val="00132D71"/>
     <w:rsid w:val="00135724"/>
@@ -15521,50 +14699,51 @@
     <w:rsid w:val="003260DE"/>
     <w:rsid w:val="0033713D"/>
     <w:rsid w:val="00340DBF"/>
     <w:rsid w:val="003422D8"/>
     <w:rsid w:val="00347E7E"/>
     <w:rsid w:val="00351B3D"/>
     <w:rsid w:val="00351DBB"/>
     <w:rsid w:val="003644A8"/>
     <w:rsid w:val="003670C9"/>
     <w:rsid w:val="00373CCA"/>
     <w:rsid w:val="00385D5E"/>
     <w:rsid w:val="00387DCA"/>
     <w:rsid w:val="003951AB"/>
     <w:rsid w:val="00397D5D"/>
     <w:rsid w:val="003A0F80"/>
     <w:rsid w:val="003A120C"/>
     <w:rsid w:val="003A5B0F"/>
     <w:rsid w:val="003A7636"/>
     <w:rsid w:val="003B3292"/>
     <w:rsid w:val="003B5710"/>
     <w:rsid w:val="003B7331"/>
     <w:rsid w:val="003C06E9"/>
     <w:rsid w:val="003C6B7E"/>
     <w:rsid w:val="003D61B1"/>
     <w:rsid w:val="003E17F5"/>
+    <w:rsid w:val="003E7333"/>
     <w:rsid w:val="0040126E"/>
     <w:rsid w:val="00403E2B"/>
     <w:rsid w:val="004110C5"/>
     <w:rsid w:val="00417D65"/>
     <w:rsid w:val="00423916"/>
     <w:rsid w:val="00423D63"/>
     <w:rsid w:val="00433B46"/>
     <w:rsid w:val="0046555C"/>
     <w:rsid w:val="00465DDB"/>
     <w:rsid w:val="00467059"/>
     <w:rsid w:val="00477701"/>
     <w:rsid w:val="00486FF2"/>
     <w:rsid w:val="00490954"/>
     <w:rsid w:val="00492C34"/>
     <w:rsid w:val="004979F3"/>
     <w:rsid w:val="004B72A2"/>
     <w:rsid w:val="004B7316"/>
     <w:rsid w:val="004B7A60"/>
     <w:rsid w:val="005021D7"/>
     <w:rsid w:val="00503856"/>
     <w:rsid w:val="005103CB"/>
     <w:rsid w:val="00514227"/>
     <w:rsid w:val="00517316"/>
     <w:rsid w:val="005216E7"/>
     <w:rsid w:val="005305D6"/>
@@ -15719,50 +14898,51 @@
     <w:rsid w:val="00AE2E61"/>
     <w:rsid w:val="00AE396A"/>
     <w:rsid w:val="00B0060D"/>
     <w:rsid w:val="00B069D0"/>
     <w:rsid w:val="00B14035"/>
     <w:rsid w:val="00B142D4"/>
     <w:rsid w:val="00B15370"/>
     <w:rsid w:val="00B17666"/>
     <w:rsid w:val="00B31301"/>
     <w:rsid w:val="00B344F1"/>
     <w:rsid w:val="00B35FC6"/>
     <w:rsid w:val="00B42A6B"/>
     <w:rsid w:val="00B52702"/>
     <w:rsid w:val="00B610A8"/>
     <w:rsid w:val="00B642AF"/>
     <w:rsid w:val="00B70452"/>
     <w:rsid w:val="00B71CBE"/>
     <w:rsid w:val="00B75DD9"/>
     <w:rsid w:val="00B76696"/>
     <w:rsid w:val="00B84FC3"/>
     <w:rsid w:val="00B971AE"/>
     <w:rsid w:val="00BA09ED"/>
     <w:rsid w:val="00BA3F61"/>
     <w:rsid w:val="00BA4BF8"/>
     <w:rsid w:val="00BB01F6"/>
+    <w:rsid w:val="00BB3FF7"/>
     <w:rsid w:val="00BC18C8"/>
     <w:rsid w:val="00BC2667"/>
     <w:rsid w:val="00BC5057"/>
     <w:rsid w:val="00BD1728"/>
     <w:rsid w:val="00BD3820"/>
     <w:rsid w:val="00BD5DB2"/>
     <w:rsid w:val="00BE1E80"/>
     <w:rsid w:val="00BE29B1"/>
     <w:rsid w:val="00BE4204"/>
     <w:rsid w:val="00BE6B87"/>
     <w:rsid w:val="00C1449F"/>
     <w:rsid w:val="00C144F7"/>
     <w:rsid w:val="00C218E5"/>
     <w:rsid w:val="00C24F16"/>
     <w:rsid w:val="00C30C44"/>
     <w:rsid w:val="00C423C4"/>
     <w:rsid w:val="00C51C2B"/>
     <w:rsid w:val="00C5358F"/>
     <w:rsid w:val="00C54D9B"/>
     <w:rsid w:val="00C74940"/>
     <w:rsid w:val="00C81059"/>
     <w:rsid w:val="00C86E79"/>
     <w:rsid w:val="00C874E1"/>
     <w:rsid w:val="00C90B9B"/>
     <w:rsid w:val="00CA1E2C"/>
@@ -16255,51 +15435,50 @@
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Parasts">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00685273"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Noklusjumarindkopasfonts">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Parastatabula">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezsaraksta">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Hipersaite">
     <w:name w:val="Hyperlink"/>
@@ -17178,59 +16357,50 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009EDF9F539DAD2742B4E61274CD58BE5E" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="d71013fee14be6e8ba9d0b8be5b6c49e">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="feb8e41d-b3c4-40be-8989-5ec7457f871d" xmlns:ns3="926fc89a-c7ca-494a-8442-c6ac0b46553a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d1f914599432d68d20146099f1b9d3e1" ns2:_="" ns3:_="">
     <xsd:import namespace="feb8e41d-b3c4-40be-8989-5ec7457f871d"/>
     <xsd:import namespace="926fc89a-c7ca-494a-8442-c6ac0b46553a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -17393,148 +16563,157 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="feb8e41d-b3c4-40be-8989-5ec7457f871d">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="926fc89a-c7ca-494a-8442-c6ac0b46553a" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{985395FD-C555-46DC-9702-75AC46E31703}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="feb8e41d-b3c4-40be-8989-5ec7457f871d"/>
     <ds:schemaRef ds:uri="926fc89a-c7ca-494a-8442-c6ac0b46553a"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{744A9AE3-CCF8-408C-8FC6-540E19369A76}">
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{32BDBB6F-D4D0-4CAC-873D-A5B95732F2B4}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ACC1220B-D5C8-4A21-A9AB-9DD8146AE888}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="feb8e41d-b3c4-40be-8989-5ec7457f871d"/>
     <ds:schemaRef ds:uri="926fc89a-c7ca-494a-8442-c6ac0b46553a"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{744A9AE3-CCF8-408C-8FC6-540E19369A76}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1563</Words>
-  <Characters>11979</Characters>
+  <Words>8641</Words>
+  <Characters>4926</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>413</Lines>
-  <Paragraphs>205</Paragraphs>
+  <Lines>41</Lines>
+  <Paragraphs>27</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Nosaukums</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>FMS</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13337</CharactersWithSpaces>
+  <CharactersWithSpaces>13540</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="216" baseType="variant">
       <vt:variant>
         <vt:i4>4456538</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>96</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://api.viss.gov.lv/devportal/apis/b00dbab0-816d-424a-a686-1208aeb981a3/overview</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>4456461</vt:i4>
       </vt:variant>
       <vt:variant>